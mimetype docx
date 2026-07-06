--- v0 (2026-04-29)
+++ v1 (2026-07-06)
@@ -10,50 +10,52 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="000150AE" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00B00A0A" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00A0A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vážení rodiče,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00B00A0A" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00A0A">
@@ -281,52 +283,50 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý strávník je před zahájením stravování na základě vyplněné přihlášky ke stravování zanesen do matriky školní jídelny.  Strávník, nebo u nezletilých žáků jeho zákonný zástupce, vyplní data potřebná pro evidenci školní jídelny a svým podpisem potvrdí přihlášku ke stravování. Veškerá přijatá data se řídí zákonem </w:t>
       </w:r>
       <w:r w:rsidR="001D18D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zákon č. 110/2019</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sb., o ochraně osobních údajů.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004307D9" w:rsidRPr="004307D9" w:rsidRDefault="004307D9" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -506,162 +506,192 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00195182" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na přihlášce ke stravování si strávník zvolí způsob úhrady stravného. Stravné je možné hradit každý den v hotovosti </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> ve školní jídelně nebo je možná úhrada z bankovního účtu. </w:t>
+        <w:t>Na přihlášce ke stravování si strávník zvolí způsob úhrady stravného. Stravné je možné hradit každý den v hotovosti přímo u pokladny ve školní jídelně nebo je možná úhrada z bankovního účtu</w:t>
+      </w:r>
+      <w:r w:rsidR="00756F00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inkasem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195182">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00195182" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud bude platba hrazena z účtu, je nutné v bankovním ústavu zadat </w:t>
       </w:r>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>souhlas k inkasu</w:t>
       </w:r>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ve prospěch našeho účtu. Souhlas k inkasu je možné založit buď přímo v příslušné bance – banka potvrdí přihlášku ke stravování nebo je možné využít internetového bankovnictví a k přihlášce doložit potvrzení o souhlasu s inkasem. </w:t>
+        <w:t xml:space="preserve"> ve prospěch našeho účtu. Souhlas k inkasu je možné založit buď přímo v příslušné bance – banka potvrdí přihlášku ke stravování nebo je možné využít internetového bankovnictví a k přihlášce doložit potvrzení o</w:t>
+      </w:r>
+      <w:r w:rsidR="00756F00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00756F00">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nastavení </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195182">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> souhlasu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00195182">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s inkasem. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00195182" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00195182" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Platba za stravné je hrazena z účtu strávníka vždy </w:t>
       </w:r>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>k 16. dni v měsíci</w:t>
       </w:r>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se zpětnou platností a to pouze za skutečně odebranou stravu.  Např. stravné za měsíc září je odečteno z účtu v říjnu a výpis z účtu obdrží klient z peněžního ústavu počátkem listopadu. V případě nedostatku finančních prostředků na účtu klienta je zákazník vyzván k zaplacení stravného v hotovosti v kanceláři školní jídelny. Jestliže klient opakovaně odmítne zaplatit za odebranou stravu, není mu umožněno nadále se v našem zařízení stravovat.</w:t>
+        <w:t xml:space="preserve"> se zpětnou platností a to pouze za skutečně odebranou stravu.  Např. stravné za měsíc září</w:t>
+      </w:r>
+      <w:r w:rsidR="00756F00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je odečteno z účtu v říjnu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00195182">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>V případě nedostatku finančních prostředků na účtu klienta je zákazník vyzván k zaplacení stravného v hotovosti v kanceláři školní jídelny. Jestliže klient opakovaně odmítne zaplatit za odebranou stravu, není mu umožněno nadále se v našem zařízení stravovat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00195182" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Při změně účtu je nutné doložit novou přihlášku ke stravování.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
@@ -1454,51 +1484,51 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strávník obědy nepřihlašuje ani neodhlašuje, stravovací systém je </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>bez objednávkový.</w:t>
+              <w:t>bezobjednávkový.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strávník, který je zaveden v matrice školní jídelny, přichází na oběd vždy </w:t>
             </w:r>
@@ -1733,422 +1763,444 @@
               <w:t>Na pokrmy používají strávníci podnosy, které po skončení jídla současně s použitým nádobím odloží na odkládací vozíky. Je zakázáno odnášet kuchyňský inventář a zařízení mimo prostory školní jídelny (talíře, misky, skleničky, příbory, židle apod.).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Při neúmyslném rozbití nádobí nebo dojde-li ke znečištění podlahy, např. vylitá polévka atp., nahlásí strávník tuto skutečnost pracovníkovi konajícímu pedagogický dozor a ten se postará o úklid.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
+          <w:p w:rsidR="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Strávník zásadně nevynáší nedojedený oběd ani zbytky jídla mimo školní jídelnu!</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
+          <w:p w:rsidR="00D1120A" w:rsidRPr="00D1120A" w:rsidRDefault="00D1120A" w:rsidP="00D1120A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B42155">
-[...80 lines deleted...]
-              <w:t>odnášeného jídla a salátu bude v souladu se vzorovou porcí. Příloha navíc bude účtována v průměrné ceně příloh, která bude průběžně aktualizována dle navýšení cen potravin.</w:t>
+            <w:r w:rsidRPr="00D1120A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Je zakázáno čepování nápojů do vlastních nádob, taktéž je zakázáno vynášení čepovaných nápojů z jídelny.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V odůvodněných případech a po projednání s vedením školní jídelny lze stravu odnášet pouze dospělými strávníky např. v době </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nemoci</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>Je nezbytné, aby si strávník ve vlastním zájmu zkontroloval naúčtovanou cenu jídla a v případě nesrovnalostí se neprodleně obrátil na pokladní.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>žáka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Školský zákon č.561/2004 Sb., §119 a prováděcí vyhláška ke školnímu stravování, kde se uvádí, že žáci, kteří jsou první den nemoci nepřítomni ve škole, mají nárok na odebrání oběda). V takovém případě je nutné podepsat prohlášení, kde zákonný zástupce svým podpisem potvrdí, že byl ze strany jídelny upozorněn na hygienická nebezpečí, která by vznikla pozdní konzumací nebo nevhodným skladováním či úpravou. Školní jídelna neručí za kvalitu jídel od chvíle, kdy strávník opustí prostory školní jídelny. V případě, že strávník odmítne toto prohlášení podepsat, nemůže mu být strava z uvedených důvodů do přinesených nádob vydána.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pro přendávání jídla do vlastních nádob je v jídelně k tomuto účelu vyhrazený prostor. Množství</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>odnášeného jídla a salátu bude v souladu se vzorovou porcí. Příloha navíc bude účtována v průměrné ceně příloh, která bude průběžně aktualizována dle navýšení cen potravin.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...28 lines deleted...]
-              <w:t>) k hlavnímu jídlu.</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Je nezbytné, aby si strávník ve vlastním zájmu zkontroloval naúčtovanou cenu jídla a v případě nesrovnalostí se neprodleně obrátil na pokladní.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Při nákupu bagety a nealkoholického nápoje se strávník řídí daným příbalovým letákem, výrobce a ani prodejce nenese zodpovědnost za nevhodné zacházení, skladování a nedodržení hygienických předpisů ze strany konzumenta. </w:t>
+              <w:t>Nabízený dresink slouží pouze k dochucení salátu, nikoliv jako studená omáčka (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dip</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) k hlavnímu jídlu.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dietní stravování zajišťuje školní jídelna pouze po dohodě.</w:t>
+              <w:t xml:space="preserve">Při nákupu bagety a nealkoholického nápoje se strávník řídí daným příbalovým letákem, výrobce a ani prodejce nenese zodpovědnost za nevhodné zacházení, skladování a nedodržení hygienických předpisů ze strany konzumenta. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Nabízený sortiment na jídelním lístku nemusí být dodržen do konce výdejní doby</w:t>
+              <w:t>Dietní stravování zajišťuje školní jídelna pouze po dohodě.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Změna jídelního lístku je vyhrazena! Ředitel školní jídelny může změnit menu v závislosti na dodávce potravin, havarijní situace apod. Tato změna bude zaznamenána do jídelního lístku.</w:t>
+              <w:t>Nabízený sortiment na jídelním lístku nemusí být dodržen do konce výdejní doby</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Veškeré připomínky týkající se kvality stravy, technických a hygienických závad provozu školní jídelny řeší ředitel společnosti nebo šéfkuchař.</w:t>
+              <w:t>Změna jídelního lístku je vyhrazena! Ředitel školní jídelny může změnit menu v závislosti na dodávce potravin, havarijní situace apod. Tato změna bude zaznamenána do jídelního lístku.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
-                <w:b/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Z důvodu ochrany majetku je v budově U Stadionu 1229 nainstalován kamerový systém. </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Veškeré připomínky týkající se kvality stravy, technických a hygienických závad provozu školní jídelny řeší ředitel společnosti nebo šéfkuchař.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:u w:val="single"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Všichni strávníci jsou povinni chránit své věci před poškozením a odcizením. Ošacení, školní tašky a batohy ukládají na určené místo. Školní jídelna neručí za cenné věci odložené v šatně.  Neručí za mobilní telefony, výpočetní techniku, šperky, peníze, klíče, počítačové hry, doklady, ceniny apod. Strávník může využívat skříňky, které se dají uzamknout. </w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Z důvodu ochrany majetku je v budově U Stadionu 1229 nainstalován kamerový systém. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">Všichni strávníci jsou povinni chránit své věci před poškozením a odcizením. Ošacení, školní tašky a batohy ukládají na určené místo. Školní jídelna neručí za cenné věci odložené v šatně.  Neručí za mobilní telefony, výpočetní techniku, šperky, peníze, klíče, počítačové hry, doklady, ceniny apod. Strávník může využívat skříňky, které se dají uzamknout. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42155">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>V případě ztráty nebo poškození je strávník povinen dodržet tento postup:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -2407,57 +2459,57 @@
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRPr="00B42155" w:rsidRDefault="00B42155" w:rsidP="00B42155">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tento vnitřní řád nabývá účinnosti dnem 1. 9. 20</w:t>
             </w:r>
-            <w:r w:rsidR="004634F1">
-[...5 lines deleted...]
-              <w:t>23</w:t>
+            <w:r w:rsidR="00CD33B3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42155">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a je platný do vyhlášení nového.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B42155" w:rsidRDefault="00B42155" w:rsidP="00664D00">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00FE4F78" w:rsidRPr="00664D00" w:rsidRDefault="00FE4F78" w:rsidP="00664D00">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2942,53 +2994,53 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4262764C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5428F148"/>
     <w:lvl w:ilvl="0" w:tplc="1480EE18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="501"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
@@ -3298,63 +3350,69 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000150AE"/>
     <w:rsid w:val="000150AE"/>
     <w:rsid w:val="00087DF2"/>
     <w:rsid w:val="00122AAB"/>
     <w:rsid w:val="001D18D2"/>
     <w:rsid w:val="00235A6E"/>
     <w:rsid w:val="002E6797"/>
     <w:rsid w:val="004307D9"/>
     <w:rsid w:val="004634F1"/>
     <w:rsid w:val="004B6F5F"/>
     <w:rsid w:val="005102FE"/>
     <w:rsid w:val="00537F15"/>
     <w:rsid w:val="005475AF"/>
+    <w:rsid w:val="00566C04"/>
     <w:rsid w:val="00576506"/>
     <w:rsid w:val="00664D00"/>
+    <w:rsid w:val="00756F00"/>
     <w:rsid w:val="009341E4"/>
     <w:rsid w:val="00A5351B"/>
     <w:rsid w:val="00A8218B"/>
     <w:rsid w:val="00AA14B6"/>
     <w:rsid w:val="00B00A0A"/>
     <w:rsid w:val="00B03B29"/>
     <w:rsid w:val="00B226CD"/>
     <w:rsid w:val="00B42155"/>
+    <w:rsid w:val="00BD1156"/>
     <w:rsid w:val="00BE32D6"/>
     <w:rsid w:val="00CB7ED2"/>
+    <w:rsid w:val="00CD33B3"/>
+    <w:rsid w:val="00CD3ACE"/>
     <w:rsid w:val="00D1035A"/>
+    <w:rsid w:val="00D1120A"/>
     <w:rsid w:val="00D77268"/>
     <w:rsid w:val="00EB455D"/>
     <w:rsid w:val="00FE4F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4213,78 +4271,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7BA149-42CF-4628-AF6F-D530C3D4FEFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58A7DF86-6FE0-467A-AEE9-B109857104AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1398</Words>
-  <Characters>8251</Characters>
+  <Words>1405</Words>
+  <Characters>8290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9630</CharactersWithSpaces>
+  <CharactersWithSpaces>9676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dana Teimerova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>