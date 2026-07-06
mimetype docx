--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -10,50 +10,52 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="000150AE" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00B00A0A" w:rsidRDefault="000150AE" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00A0A">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vážení rodiče,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000150AE" w:rsidRPr="00B00A0A" w:rsidRDefault="000150AE" w:rsidP="009C4691">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00A0A">
         <w:rPr>
@@ -364,52 +366,50 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý strávník je před zahájením stravování na základě vyplněné přihlášky ke stravování zanesen do matriky školní jídelny.  Strávník, nebo u nezletilých žáků jeho zákonný zástupce, vyplní data potřebná pro evidenci školní jídelny a svým podpisem potvrdí přihlášku ke stravování. Veškerá přijatá data se řídí zákonem </w:t>
       </w:r>
       <w:r w:rsidR="00B62A33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zákon č. 110/2019</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00195182">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sb., o ochraně osobních údajů.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004307D9" w:rsidRPr="004307D9" w:rsidRDefault="004307D9" w:rsidP="000150AE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -1511,71 +1511,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4691">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Strávník obědy nepřihlašuje ani neodhlašuje, stravovací systém je </w:t>
             </w:r>
             <w:r w:rsidRPr="009C4691">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>bez</w:t>
-[...19 lines deleted...]
-              <w:t>objednávkový.</w:t>
+              <w:t>bezobjednávkový.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00664D00" w:rsidRPr="009C4691" w:rsidRDefault="00664D00" w:rsidP="00BE32D6">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4691">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Strávník, který je zaveden v matrice školní jídelny, přichází na oběd vždy </w:t>
@@ -2446,51 +2426,58 @@
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00376A23" w:rsidRPr="009C4691" w:rsidRDefault="00376A23" w:rsidP="00376A23">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4691">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Tento vnitřní řád nabývá účinnosti dnem 1. 9. 20</w:t>
             </w:r>
             <w:r w:rsidR="00B5349C">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF41AE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4691">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> a je platný do vyhlášení nového.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000150AE" w:rsidRPr="00BE32D6" w:rsidRDefault="000150AE" w:rsidP="00376A23">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -3306,68 +3293,71 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000150AE"/>
     <w:rsid w:val="000150AE"/>
     <w:rsid w:val="00122AAB"/>
     <w:rsid w:val="002065E3"/>
     <w:rsid w:val="00267490"/>
     <w:rsid w:val="002E6797"/>
     <w:rsid w:val="00376A23"/>
     <w:rsid w:val="004307D9"/>
     <w:rsid w:val="004727F4"/>
     <w:rsid w:val="00537F15"/>
     <w:rsid w:val="00576506"/>
+    <w:rsid w:val="00583AC3"/>
     <w:rsid w:val="00664D00"/>
     <w:rsid w:val="00773192"/>
     <w:rsid w:val="00777722"/>
+    <w:rsid w:val="008B265A"/>
     <w:rsid w:val="00974501"/>
     <w:rsid w:val="009C4691"/>
     <w:rsid w:val="00A178D8"/>
     <w:rsid w:val="00A5351B"/>
     <w:rsid w:val="00A8218B"/>
     <w:rsid w:val="00AE500A"/>
     <w:rsid w:val="00B00A0A"/>
     <w:rsid w:val="00B03B29"/>
     <w:rsid w:val="00B215E7"/>
     <w:rsid w:val="00B5349C"/>
     <w:rsid w:val="00B62A33"/>
     <w:rsid w:val="00BE32D6"/>
     <w:rsid w:val="00CB7ED2"/>
     <w:rsid w:val="00D222E9"/>
     <w:rsid w:val="00D74F32"/>
+    <w:rsid w:val="00DF41AE"/>
     <w:rsid w:val="00E008DC"/>
     <w:rsid w:val="00EB455D"/>
     <w:rsid w:val="00F4538D"/>
     <w:rsid w:val="00FE4F78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -4227,78 +4217,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53F4E91D-BAD3-4C2F-BC8D-0BDFB020006C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82E5AC05-8CC6-476E-AE4C-43F109D7FAB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1389</Words>
+  <Words>1388</Words>
   <Characters>8196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9566</CharactersWithSpaces>
+  <CharactersWithSpaces>9565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dana Teimerova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>